--- v0 (2026-01-07)
+++ v1 (2026-04-11)
@@ -38,51 +38,51 @@
   <si>
     <t>id</t>
   </si>
   <si>
     <t>nombre</t>
   </si>
   <si>
     <t>descripcion</t>
   </si>
   <si>
     <t>organo_competencias</t>
   </si>
   <si>
     <t>enlace_organo</t>
   </si>
   <si>
     <t>regimen_sesiones</t>
   </si>
   <si>
     <t>legislatura</t>
   </si>
   <si>
     <t>Consejo de Administración</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;strong&gt;El Consejo de Administración en el que están representados el Ministerio de Transportes, Movilidad y Agenda Urbana, la Generalitat Valenciana, los Ayuntamientos de Valencia y Sagunto, Cámara de Comercio, Industria y Navegación, organizaciones empresariales y sindicales y sectores económicos relevantes en el ámbito portuario.&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;NORMATIVA:&amp;nbsp;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/171412310621-02_Anuncio%20BOE%20publicado%20230424_BOE%2099-8140.pdf"&gt;&lt;strong&gt;- Anuncio BOE sobre Texto refundido del Reglamento de gestión y funcionamiento del Consejo de Administración de la Autoridad Portuaria de Valencia (contiene modificaciones de art. 16 y 20, acordadas en sesión del Consejo de Administración de la Autoridad Portuaria de Valencia de 29/02/2024, así como también las recogidas en resoluciones de 29/07/2022 y de 22/12/2023, publicadas en BOE de 02/09/2022 y 26/01/2024, respectivamente).&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1759311324Anun.RglatoCA.publicado%20BOE-234-19306.pdf"&gt;&lt;strong&gt;Anuncio BOE sobre Resolución de 11 de septiembre de 2025, de la Autoridad Portuaria de Valencia, por la que se modifica el Reglamento de Gestión y Funcionamiento del Consejo de Administración&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;COMPOSICION&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Consejo de Administración&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1711536732Mar%20Chao-red.pdf"&gt;&lt;strong&gt;Sra. Dª. Mar Chao López&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidenta APV | Presidenta Consejo de Administración APV&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;- &lt;a href="https://transparencia.valenciaport.com/storage/uploads/17007425141680094418ELENA%20C.%20DELGADO%20GUTIE%C4%9BRREZ.doc"&gt;&lt;strong&gt;Sra. Dª. Elena Delgado Gutiérrez&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Capitana Marítima de València I &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Vocal Nato&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&lt;br&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;En representación de:&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1696319117CV%20FRANCISCO%20PARRA%20BENITEZ.DOCX"&gt;&lt;strong&gt;Sr. D. Francisco Parra Benítez&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Abogado del Estado| Administración General del Estado&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://www.puertos.es/es-es/nosotrospuertos/Paginas/Biografias.aspx"&gt;&lt;strong&gt;Sra. Dª. Pilar Parra Serrano&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Directora Corporativa de Puertos del Estado | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Administración General del Estado&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768PILAR-BERNAB%C3%89-GARC%C3%8DA-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sra. Dª. Mª. Pilar Bernabé García&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Delegada del Gobierno en la Comunidad Valenciana | ​&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Administración General del Estado&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1701358232CV20cas_val.pdf"&gt;&lt;strong&gt;Sra. Dª. María José Catalá Verdet&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Alcaldesa de Valencia | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Ayuntamiento de Valencia&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://aytosagunto.es/media/5cifxenn/01-dario-moreno-lerga.pdf"&gt;&lt;strong&gt;- Sr. D. Darío Moreno Lerga&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Alcalde de Sagunto | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Ayuntamiento de Sagunto&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768JOS%C3%89-VICENTE-MORATA-ESTRAGU%C3%89S-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sr. D. José Vicente Morata Estragués&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidente de la Cámara de Comercio | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Cámara Oficial de Comercio, Industria y Navegación&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985767VICENTE-BOLUDA-FOS-BIOPORTVALENCIA.DOC"&gt;&lt;strong&gt;Sr. D. Vicente Boluda Fos&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Consejero | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Organizaciones Empresariales&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1727081784CV_Bio%20Ignacio%20Ballester%20-%20Autoridad%20Portuaria.pdf"&gt;&lt;strong&gt;Sr. D. Ignacio Ballester Avellán&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Vicepresidente de la Asociación Naviera Valenciana | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;De los sectores económicos relevantes en el ámbito portuario&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;​- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768PEDRO-SU%C3%81REZ-BENAVENTE-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sr. D. Pedro Suárez Benavente&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidente del Comité de Empresa de la APV | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;​Organizaciones sindicales&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768SALVADOR-NAVARRO-PRADAS-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sr. D. Salvador Navarro Pradas&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidente Ade Logística | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Generalitat Valenciana&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1707399052CV%20Jos%C3%A9%20Diez%20Climent.pdf"&gt;&lt;strong&gt;Sr. D. José Luis Díez Climent&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Director General de Proyectos Estratégicos | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Generalitat Valenciana&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br&gt; &lt;br&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1707820876CV%20ESTER%20OLIVAS.pdf"&gt;&lt;strong&gt;Sra. Dª. Ester Olivas Cáceres:&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt; Directora General de Emprendimiento e Internacionalización | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Generalitat Valenciana&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&lt;em&gt;Miembros con voz/sin voto&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1763474667CV%20Aurelio_versi%C3%B3n%20publicable.docx"&gt;&lt;strong&gt;Sr. D. Aurelio Acedo Aceña&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Director General APV&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1712659020CV%20Jorge%20Herrero%202024.pdf"&gt;&lt;strong&gt;Sr. D. Jorge Herrero Mascarós&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Secretario del Consejo&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&amp;nbsp;&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&amp;nbsp;&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&amp;nbsp;&lt;br&gt;&lt;br&gt;&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;strong&gt;El Consejo de Administración en el que están representados el Ministerio de Transportes, Movilidad y Agenda Urbana, la Generalitat Valenciana, los Ayuntamientos de Valencia y Sagunto, Cámara de Comercio, Industria y Navegación, organizaciones empresariales y sindicales y sectores económicos relevantes en el ámbito portuario.&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;NORMATIVA:&amp;nbsp;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/171412310621-02_Anuncio%20BOE%20publicado%20230424_BOE%2099-8140.pdf"&gt;&lt;strong&gt;- Anuncio BOE sobre Texto refundido del Reglamento de gestión y funcionamiento del Consejo de Administración de la Autoridad Portuaria de Valencia (contiene modificaciones de art. 16 y 20, acordadas en sesión del Consejo de Administración de la Autoridad Portuaria de Valencia de 29/02/2024, así como también las recogidas en resoluciones de 29/07/2022 y de 22/12/2023, publicadas en BOE de 02/09/2022 y 26/01/2024, respectivamente).&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1759311324Anun.RglatoCA.publicado%20BOE-234-19306.pdf"&gt;&lt;strong&gt;Anuncio BOE sobre Resolución de 11 de septiembre de 2025, de la Autoridad Portuaria de Valencia, por la que se modifica el Reglamento de Gestión y Funcionamiento del Consejo de Administración&lt;/strong&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;COMPOSICION:&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Consejo de Administración&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1711536732Mar%20Chao-red.pdf"&gt;&lt;strong&gt;Sra. Dª. Mar Chao López&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidenta APV | Presidenta Consejo de Administración APV&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;- &lt;a href="https://transparencia.valenciaport.com/storage/uploads/17007425141680094418ELENA%20C.%20DELGADO%20GUTIE%C4%9BRREZ.doc"&gt;&lt;strong&gt;Sra. Dª. Elena Delgado Gutiérrez&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Capitana Marítima de València I &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Vocal Nato&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&lt;br&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;En representación de:&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1696319117CV%20FRANCISCO%20PARRA%20BENITEZ.DOCX"&gt;&lt;strong&gt;Sr. D. Francisco Parra Benítez&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Abogado del Estado| Administración General del Estado&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://www.puertos.es/es-es/nosotrospuertos/Paginas/Biografias.aspx"&gt;&lt;strong&gt;Sra. Dª. Pilar Parra Serrano&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Directora Corporativa de Puertos del Estado | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Administración General del Estado&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768PILAR-BERNAB%C3%89-GARC%C3%8DA-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sra. Dª. Mª. Pilar Bernabé García&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Delegada del Gobierno en la Comunidad Valenciana | ​&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Administración General del Estado&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1701358232CV20cas_val.pdf"&gt;&lt;strong&gt;Sra. Dª. María José Catalá Verdet&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Alcaldesa de Valencia | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Ayuntamiento de Valencia&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://aytosagunto.es/media/5cifxenn/01-dario-moreno-lerga.pdf"&gt;&lt;strong&gt;- Sr. D. Darío Moreno Lerga&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Alcalde de Sagunto | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Ayuntamiento de Sagunto&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768JOS%C3%89-VICENTE-MORATA-ESTRAGU%C3%89S-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sr. D. José Vicente Morata Estragués&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidente de la Cámara de Comercio | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Cámara Oficial de Comercio, Industria y Navegación&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985767VICENTE-BOLUDA-FOS-BIOPORTVALENCIA.DOC"&gt;&lt;strong&gt;Sr. D. Vicente Boluda Fos&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Consejero | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Organizaciones Empresariales&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1727081784CV_Bio%20Ignacio%20Ballester%20-%20Autoridad%20Portuaria.pdf"&gt;&lt;strong&gt;Sr. D. Ignacio Ballester Avellán&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Vicepresidente de la Asociación Naviera Valenciana | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;De los sectores económicos relevantes en el ámbito portuario&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;​- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768PEDRO-SU%C3%81REZ-BENAVENTE-BIOPORTVALENCIA.DOCX"&gt;&lt;strong&gt;Sr. D. Pedro Suárez Benavente&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Presidente del Comité de Empresa de la APV | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;​Organizaciones sindicales&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;- &lt;a href="https://transparencia.valenciaport.com/storage/uploads/1772537416CARLOS%20PRADES_datos%20responsabilidades%20y%20cargos%20empresariales%20_febrero%202026.docx"&gt;&lt;strong&gt;Sr. D. Carlos Prades Torres&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Vicepresidente de la Confederación de Empresarios de la Comunitat Valenciana (CEV) | &lt;/strong&gt;&lt;strong&gt;&lt;em&gt;Generalitat Valenciana&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1707399052CV%20Jos%C3%A9%20Diez%20Climent.pdf"&gt;&lt;strong&gt;Sr. D. José Luis Díez Climent&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Vicepresidente segundo y conseller de Presidencia &lt;/strong&gt;&amp;nbsp;| &lt;strong&gt;&lt;em&gt;Generalitat Valenciana&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;- &lt;strong&gt;Sra. Dª. Marián Cano García: Consellera de Industria, Turismo, Innovación y Comercio&lt;/strong&gt; | &lt;strong&gt;&lt;em&gt;Generalitat Valenciana&lt;/em&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&lt;em&gt;Miembros con voz/sin voto&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1763474667CV%20Aurelio_versi%C3%B3n%20publicable.docx"&gt;&lt;strong&gt;Sr. D. Aurelio Acedo Aceña&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Director General APV&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;- &lt;/strong&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1712659020CV%20Jorge%20Herrero%202024.pdf"&gt;&lt;strong&gt;Sr. D. Jorge Herrero Mascarós&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;: Secretario General APV&lt;/strong&gt;&amp;nbsp;&lt;br&gt;&lt;br&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&amp;nbsp;RETRIBUCIONES:&lt;br&gt;&lt;/strong&gt;&lt;br&gt;De conformidad con lo previsto en el artículo 17 del Reglamento de Gestión y Funcionamiento del Consejo de Administración de la Autoridad Portuaria de Valencia, los miembros de dicho órgano de gobierno -incluido su Secretario/a y con excepción de la Presidencia y de la Dirección General-, percibirán las indemnizaciones previstas por asistencia personal o por representación a las sesiones del órgano colegiado, sin perjuicio de las limitaciones derivadas de la normativa sobre incompatibilidades y salvo renuncia personal a las mismas.&lt;/div&gt;&lt;div&gt;&amp;nbsp;&lt;/div&gt;&lt;div&gt;El importe bruto a percibir por cada consejero y por sesión, fue establecido por acuerdo del Consejo de Administración de fecha 18 de febrero de 2010, fijándose en OCHOCIENTOS EUROS (800 €). Dicho importe se ajustará, en todo caso, a las directrices y límites cuantitativos previstos en la normativa aplicable. A la cantidad establecida como dieta, se le aplicará la retención correspondiente del IRPF que proceda reglamentariamente.&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&amp;nbsp;&lt;br&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&amp;nbsp;&lt;br&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://transparencia.valenciaport.com/t/sesiones-otros-organos/consejo-de-administracion-apv</t>
   </si>
   <si>
     <t xml:space="preserve">Consejos de Navegación y Puerto </t>
   </si>
   <si>
     <t>&lt;div&gt;Los Consejos de Navegación y Puerto de los Puertos de Valencia, Sagunto y Gandía son órganos colegiados de asistencia e información de la Capitanía Marítima y del Presidente de la Autoridad Portuaria de Valencia creados según lo dispuesto en el artículo 34 del TRLPEMM (anterior artículo 44 de la Ley 27/1992 de 24 de noviembre, de Puertos del Estado y de la Marina Mercante).&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1738148887NORMAS%20CNP%20Valencia_Versi%C3%B3n%20Res.Pres.%2008.01.2025_FE.pdf"&gt;- Normas reguladoras del Consejo de Navegación y Puerto del Puerto de Valencia&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1738148897NORMAS%20CNP%20Sagunto_Versi%C3%B3n%20Res.Pres.%2008.01.2025_FE.pdf"&gt;- Normas Reguladoras del Consejo de Navegación y Puerto del Puerto de Sagunto&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1715260598NORMAS%20CNP%20Gand%C3%ADa_Versi%C3%B3n%20CA%2029.02.2024_FE.pdf"&gt;- Normas Reguladoras del Consejo de Navegación y Puerto del Puerto de Gandia&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;&lt;em&gt;Composición Consejo de Navegación y Puerto de Valencia​&lt;br&gt;&amp;nbsp; Vocales Natos&lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;​&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Vocal del Consejo de la APV (1) :&amp;nbsp; &lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768JOS%C3%89-VICENTE-MORATA-ESTRAGU%C3%89S-BIOPORTVALENCIA.DOCX"&gt;D. José Vicente Morata Estragués&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Vocal del Consejo de la APV (2) ​: ​&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768SALVADOR-NAVARRO-PRADAS-BIOPORTVALENCIA.DOCX"&gt;D. Salvador Antonio Navarro Pradas&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Director General de la APV​: &lt;a href="https://transparencia.valenciaport.com/storage/uploads/1763474667CV%20Aurelio_versi%C3%B3n%20publicable.docx"&gt;Aurelio Acedo Aceña&amp;nbsp;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Responsable de la APV con función en comercial: Dª. Cristina Rodríguez Cruz&lt;/li&gt;&lt;li&gt;Responsable de la APV con función en servicios portuarios​: ​D. José Martín Tur&amp;nbsp;&lt;/li&gt;&lt;li&gt;Área de Secretaría General de la APV: D. Jorge Herrero Mascarós&lt;br&gt;&lt;br&gt;Funcionario de Capitanía Marítima (1): D. Víctor Morante Fernández&lt;br&gt;&lt;br&gt;Funcionario de Capitanía Marítima (2): D. Francisco Aragonés Carrión&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1715864689LISTADOS%20ACTUALIZADOS%20CNP%20VALENCIA_FE.pdf"&gt;Listado de Vocales Electivos del Consejo de Navegación y Puerto del Puerto de Valencia&lt;br&gt;&lt;/a&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&lt;em&gt;Composición Consejo de Navegación y Puerto de Sagunto&lt;br&gt;&amp;nbsp; Vocales Natos&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Vocal del Consejo de la APV (1):&amp;nbsp; &lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768JOS%C3%89-VICENTE-MORATA-ESTRAGU%C3%89S-BIOPORTVALENCIA.DOCX"&gt;D. José Vicente Morata Estragués&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Vocal del Consejo de la APV (2)​: ​&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768SALVADOR-NAVARRO-PRADAS-BIOPORTVALENCIA.DOCX"&gt;D. Salvador Antonio Navarro Pradas&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Director General de la APV​:&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1763474667CV%20Aurelio_versi%C3%B3n%20publicable.docx"&gt; ​Aurelio Acedo Aceña&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Responsable de la APV con función en comercial: Dª. Cristina Rodríguez Cruz&lt;br&gt;&lt;br&gt;Responsable de la APV con función en servicios portuario:&lt;strong&gt;​&amp;nbsp; ​&lt;/strong&gt;D. José Martín Tur&lt;strong&gt;&amp;nbsp; &lt;/strong&gt;&lt;br&gt;&lt;br&gt;Área de Secretaría General de la APV: D. Jorge Herrero Mascarós&lt;br&gt;&lt;br&gt;Funcionario de Capitanía Marítima (1): D. José Ignacio Fernández de la Puente Berrio&lt;br&gt;&lt;br&gt;Funcionario de Capitanía Marítima (2): Dª. María José López Martín&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1714137071LISTADOS%20ACTUALIZADOS%20CNP%20SAGUNTO.pdf"&gt;Listado de Vocales Electivos del Consejo de Navegación y Puerto del Puerto de Sagunto&lt;br&gt;&lt;/a&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;&lt;strong&gt;&lt;em&gt;Composición Consejo de Navegación y Puerto de Gandía Vocales Natos&lt;/em&gt;&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Vocal del Consejo de la APV (1) :&amp;nbsp; &lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768JOS%C3%89-VICENTE-MORATA-ESTRAGU%C3%89S-BIOPORTVALENCIA.DOCX"&gt;D. José Vicente Morata Estragués&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Vocal del Consejo de la APV (2) ​: ​&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1679985768SALVADOR-NAVARRO-PRADAS-BIOPORTVALENCIA.DOCX"&gt;D. Salvador Antonio Navarro Pradas&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Director General de la APV​: &lt;a href="https://transparencia.valenciaport.com/storage/uploads/1763474667CV%20Aurelio_versi%C3%B3n%20publicable.docx"&gt;Aurelio Acedo Aceña&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Responsable de la APV con función en comercial: Dª. Cristina Rodríguez Cruz&lt;br&gt;&lt;br&gt;Responsable de la APV con función en servicios portuarios: ​D. José Martín Tur&amp;nbsp;&lt;br&gt;&lt;br&gt;Área de Secretaría General de la APV: D. Jorge Herrero Mascarós&lt;br&gt;&lt;br&gt;Funcionario de Capitanía Marítima (1): Dª. Alicia María Pliego Checa&lt;br&gt;&lt;br&gt;Funcionario de Capitanía Marítima (2):&amp;nbsp; D. Antonio Pozanco Ceular&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;a href="https://transparencia.valenciaport.com/storage/uploads/1714137099LISTADOS%20ACTUALIZADOS%20CNP%20GANDIA_FE.pdf"&gt;Listado de Vocales Electivos del Consejo de Navegación y Puerto del Puerto de Gandía&lt;/a&gt;&lt;br&gt;&lt;br&gt;Los vocales de este Consejo no cobran retribuciones por la asistencia.&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -436,51 +436,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="38" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="7493" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>